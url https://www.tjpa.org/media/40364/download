--- v0 (2026-05-12)
+++ v1 (2026-06-22)
@@ -1,220 +1,243 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Procurement\RFQ-RFP-Bids\2026 RFPs\26-04 Janitorial Services\Draft Docs\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Procurement\RFQ-RFP-Bids\2026 RFPs\26-04 Janitorial Services\IFB Docs Issued\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7EA00CA4-728D-4856-AC3F-D0557D595BB0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4E48930F-5DA2-4C32-BF66-F1E226FDE86D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{EB0B593C-8207-4318-8037-13E5BC08ACEA}"/>
   </bookViews>
   <sheets>
     <sheet name="Bidder Info and Instructions" sheetId="1" r:id="rId1"/>
     <sheet name="Year 1 Bid Sheet" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Bidder Info and Instructions'!$A$1:$B$14</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="I46" i="4" l="1" a="1"/>
   <c r="I46" i="4" s="1"/>
   <c r="F44" i="4"/>
-  <c r="E29" i="4"/>
-[...1 lines deleted...]
-  <c r="E19" i="4"/>
   <c r="F42" i="4"/>
   <c r="F41" i="4"/>
-  <c r="P29" i="4" l="1"/>
+  <c r="P29" i="4"/>
   <c r="O29" i="4"/>
   <c r="N29" i="4"/>
   <c r="M29" i="4"/>
   <c r="L29" i="4"/>
   <c r="K29" i="4"/>
   <c r="J29" i="4"/>
   <c r="I29" i="4"/>
-  <c r="H29" i="4"/>
   <c r="G29" i="4"/>
   <c r="F29" i="4"/>
+  <c r="E29" i="4"/>
+  <c r="P19" i="4"/>
+  <c r="P18" i="4"/>
+  <c r="P17" i="4"/>
+  <c r="P16" i="4"/>
+  <c r="O19" i="4"/>
+  <c r="O18" i="4"/>
+  <c r="O17" i="4"/>
+  <c r="O16" i="4"/>
+  <c r="O15" i="4"/>
+  <c r="N18" i="4"/>
+  <c r="N17" i="4"/>
+  <c r="N16" i="4"/>
+  <c r="N15" i="4"/>
+  <c r="M19" i="4"/>
+  <c r="M18" i="4"/>
+  <c r="M17" i="4"/>
+  <c r="M16" i="4"/>
+  <c r="M15" i="4"/>
+  <c r="L19" i="4"/>
+  <c r="L18" i="4"/>
+  <c r="L17" i="4"/>
+  <c r="L16" i="4"/>
+  <c r="L15" i="4"/>
+  <c r="K18" i="4"/>
+  <c r="K17" i="4"/>
+  <c r="K16" i="4"/>
+  <c r="K15" i="4"/>
+  <c r="J18" i="4"/>
+  <c r="J17" i="4"/>
+  <c r="J16" i="4"/>
+  <c r="J15" i="4"/>
+  <c r="I19" i="4"/>
+  <c r="I18" i="4"/>
+  <c r="I17" i="4"/>
+  <c r="I16" i="4"/>
+  <c r="I15" i="4"/>
+  <c r="H19" i="4"/>
+  <c r="H18" i="4"/>
+  <c r="H17" i="4"/>
+  <c r="H16" i="4"/>
+  <c r="H15" i="4"/>
+  <c r="G19" i="4"/>
+  <c r="G18" i="4"/>
+  <c r="G17" i="4"/>
+  <c r="G16" i="4"/>
+  <c r="G15" i="4"/>
+  <c r="F19" i="4"/>
+  <c r="E19" i="4"/>
+  <c r="F18" i="4"/>
+  <c r="F17" i="4"/>
+  <c r="F16" i="4"/>
+  <c r="F15" i="4"/>
+  <c r="P15" i="4"/>
+  <c r="E18" i="4"/>
+  <c r="E17" i="4"/>
+  <c r="E16" i="4"/>
+  <c r="E15" i="4"/>
+  <c r="E14" i="4"/>
+  <c r="E13" i="4"/>
+  <c r="E12" i="4"/>
+  <c r="E11" i="4"/>
+  <c r="E10" i="4"/>
   <c r="E9" i="4"/>
-  <c r="F18" i="4" l="1"/>
-[...21 lines deleted...]
-  <c r="P14" i="4"/>
+  <c r="J19" i="4" l="1"/>
+  <c r="H29" i="4" l="1"/>
+  <c r="P14" i="4" l="1"/>
   <c r="F14" i="4"/>
   <c r="G14" i="4"/>
   <c r="H14" i="4"/>
   <c r="I14" i="4"/>
   <c r="J14" i="4"/>
   <c r="K14" i="4"/>
   <c r="L14" i="4"/>
   <c r="M14" i="4"/>
   <c r="N14" i="4"/>
   <c r="O14" i="4"/>
-  <c r="E18" i="4"/>
-[...1 lines deleted...]
-  <c r="E14" i="4"/>
   <c r="F13" i="4"/>
   <c r="G13" i="4"/>
   <c r="H13" i="4"/>
   <c r="I13" i="4"/>
   <c r="J13" i="4"/>
   <c r="K13" i="4"/>
   <c r="L13" i="4"/>
   <c r="M13" i="4"/>
   <c r="N13" i="4"/>
   <c r="O13" i="4"/>
   <c r="P13" i="4"/>
-  <c r="E13" i="4"/>
   <c r="F12" i="4"/>
   <c r="G12" i="4"/>
   <c r="H12" i="4"/>
   <c r="I12" i="4"/>
   <c r="J12" i="4"/>
   <c r="K12" i="4"/>
   <c r="L12" i="4"/>
   <c r="M12" i="4"/>
   <c r="N12" i="4"/>
   <c r="O12" i="4"/>
   <c r="P12" i="4"/>
-  <c r="E12" i="4"/>
   <c r="F11" i="4"/>
   <c r="G11" i="4"/>
   <c r="H11" i="4"/>
   <c r="I11" i="4"/>
   <c r="J11" i="4"/>
   <c r="K11" i="4"/>
   <c r="L11" i="4"/>
   <c r="M11" i="4"/>
   <c r="N11" i="4"/>
   <c r="O11" i="4"/>
   <c r="P11" i="4"/>
-  <c r="E11" i="4"/>
   <c r="I10" i="4"/>
   <c r="F10" i="4"/>
   <c r="G10" i="4"/>
   <c r="H10" i="4"/>
   <c r="J10" i="4"/>
   <c r="K10" i="4"/>
   <c r="L10" i="4"/>
   <c r="M10" i="4"/>
   <c r="N10" i="4"/>
   <c r="O10" i="4"/>
   <c r="P10" i="4"/>
-  <c r="E10" i="4"/>
   <c r="F9" i="4"/>
   <c r="G9" i="4"/>
   <c r="H9" i="4"/>
   <c r="I9" i="4"/>
   <c r="J9" i="4"/>
   <c r="K9" i="4"/>
   <c r="L9" i="4"/>
   <c r="M9" i="4"/>
   <c r="N9" i="4"/>
   <c r="O9" i="4"/>
   <c r="P9" i="4"/>
   <c r="N19" i="4" l="1"/>
-  <c r="P19" i="4"/>
-[...4 lines deleted...]
-  <c r="I19" i="4"/>
   <c r="K19" i="4"/>
-  <c r="M19" i="4"/>
-  <c r="L19" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
 
@@ -804,233 +827,225 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="9" fontId="3" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="3" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="3" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyProtection="1"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="3"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="44" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="13" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="9" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
-[...90 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="4" xr:uid="{CE8D9994-D52A-4D2C-B03F-66B17C37C6A8}"/>
     <cellStyle name="Normal 4" xfId="3" xr:uid="{E69D2A77-0D4F-49E7-B8C5-D0A6CD5F38C7}"/>
     <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
-[...3 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1320,1286 +1335,1337 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BA3D6C8F-A991-4354-ACB3-121D5F2C31C6}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+      <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="43.85546875" style="8" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="8"/>
+    <col min="1" max="1" width="43.88671875" style="8" customWidth="1"/>
+    <col min="2" max="2" width="99.88671875" style="8" bestFit="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="20" t="s">
+    <row r="1" spans="1:2" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A1" s="17" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:2" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="A2" s="19" t="s">
+    <row r="2" spans="1:2" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A2" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
-    <row r="3" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="19" t="s">
+    <row r="3" spans="1:2" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3"/>
     </row>
-    <row r="4" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:2" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="7"/>
     </row>
-    <row r="5" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:2" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A5" s="9"/>
       <c r="B5" s="7"/>
     </row>
-    <row r="6" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:2" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A6" s="9"/>
       <c r="B6" s="7"/>
     </row>
-    <row r="7" spans="1:2" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:2" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A7" s="10"/>
       <c r="B7" s="11"/>
     </row>
-    <row r="8" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A8" s="12" t="s">
+    <row r="8" spans="1:2" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A8" s="45" t="s">
         <v>60</v>
       </c>
-      <c r="B8" s="13" t="s">
+      <c r="B8" s="12" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B9" s="15" t="s">
+    <row r="9" spans="1:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="46"/>
+      <c r="B9" s="13" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="47.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B10" s="16" t="s">
+    <row r="10" spans="1:2" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A10" s="46"/>
+      <c r="B10" s="14" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="11" spans="1:2" ht="78.75" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B11" s="16" t="s">
+    <row r="11" spans="1:2" ht="78" x14ac:dyDescent="0.3">
+      <c r="A11" s="46"/>
+      <c r="B11" s="14" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="12" spans="1:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B12" s="15" t="s">
+    <row r="12" spans="1:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="46"/>
+      <c r="B12" s="13" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="13" spans="1:2" ht="99" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B13" s="16" t="s">
+    <row r="13" spans="1:2" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="46"/>
+      <c r="B13" s="14" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="14" spans="1:2" ht="48" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B14" s="18" t="s">
+    <row r="14" spans="1:2" ht="47.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="47"/>
+      <c r="B14" s="15" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="FKKBiPNMONPiun5+W8jR9j2hgX7U4Evd/H1TTiDQx+lXBtEayib4oHPXarN5Mr0poOOkzkiZPOgVkO9aSSD9sg==" saltValue="+iAD4kkW7MyZptrQJnZHqg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="1">
     <mergeCell ref="A8:A14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F697073B-1C98-4E03-AC97-E12188C0A4E8}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P47"/>
   <sheetViews>
-    <sheetView view="pageLayout" topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D18" sqref="D18"/>
+    <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E23" sqref="E23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="34.42578125" style="31" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="17" max="16384" width="9.140625" style="31"/>
+    <col min="1" max="1" width="34.44140625" customWidth="1"/>
+    <col min="2" max="2" width="37.6640625" customWidth="1"/>
+    <col min="3" max="16" width="13.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="65" t="s">
+    <row r="1" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A1" s="57" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="66"/>
-[...19 lines deleted...]
-      <c r="A4" s="64" t="s">
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+    </row>
+    <row r="2" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A2" s="41"/>
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+    </row>
+    <row r="3" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A3" s="43"/>
+      <c r="B3" s="44"/>
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="44"/>
+    </row>
+    <row r="4" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="40" t="s">
         <v>11</v>
       </c>
-      <c r="B4" s="22"/>
-[...5 lines deleted...]
-      <c r="A7" s="49" t="s">
+      <c r="B4" s="48"/>
+      <c r="C4" s="49"/>
+      <c r="D4" s="49"/>
+      <c r="E4" s="49"/>
+    </row>
+    <row r="7" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A7" s="50" t="s">
         <v>12</v>
       </c>
-      <c r="B7" s="49"/>
-[...16 lines deleted...]
-      <c r="A8" s="63" t="s">
+      <c r="B7" s="50"/>
+      <c r="C7" s="50"/>
+      <c r="D7" s="50"/>
+      <c r="E7" s="19"/>
+      <c r="F7" s="19"/>
+      <c r="G7" s="19"/>
+      <c r="H7" s="19"/>
+      <c r="I7" s="19"/>
+      <c r="J7" s="19"/>
+      <c r="K7" s="19"/>
+      <c r="L7" s="19"/>
+      <c r="M7" s="19"/>
+      <c r="N7" s="19"/>
+      <c r="O7" s="19"/>
+      <c r="P7" s="19"/>
+    </row>
+    <row r="8" spans="1:16" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A8" s="39" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="48" t="s">
+      <c r="B8" s="34" t="s">
         <v>14</v>
       </c>
-      <c r="C8" s="48" t="s">
+      <c r="C8" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="D8" s="48" t="s">
+      <c r="D8" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="E8" s="48" t="s">
+      <c r="E8" s="34" t="s">
         <v>17</v>
       </c>
-      <c r="F8" s="48" t="s">
+      <c r="F8" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="G8" s="48" t="s">
+      <c r="G8" s="34" t="s">
         <v>19</v>
       </c>
-      <c r="H8" s="48" t="s">
+      <c r="H8" s="34" t="s">
         <v>20</v>
       </c>
-      <c r="I8" s="48" t="s">
+      <c r="I8" s="34" t="s">
         <v>21</v>
       </c>
-      <c r="J8" s="48" t="s">
+      <c r="J8" s="34" t="s">
         <v>22</v>
       </c>
-      <c r="K8" s="48" t="s">
+      <c r="K8" s="34" t="s">
         <v>23</v>
       </c>
-      <c r="L8" s="48" t="s">
+      <c r="L8" s="34" t="s">
         <v>24</v>
       </c>
-      <c r="M8" s="48" t="s">
+      <c r="M8" s="34" t="s">
         <v>25</v>
       </c>
-      <c r="N8" s="48" t="s">
+      <c r="N8" s="34" t="s">
         <v>26</v>
       </c>
-      <c r="O8" s="48" t="s">
+      <c r="O8" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="P8" s="48" t="s">
+      <c r="P8" s="34" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="9" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A9" s="62">
+    <row r="9" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A9" s="38">
         <v>1</v>
       </c>
-      <c r="B9" s="42" t="s">
+      <c r="B9" s="29" t="s">
         <v>29</v>
       </c>
-      <c r="C9" s="21"/>
-[...1 lines deleted...]
-      <c r="E9" s="61">
+      <c r="C9" s="18"/>
+      <c r="D9" s="18"/>
+      <c r="E9" s="37">
         <f>$C$9*$D$9*E7</f>
         <v>0</v>
       </c>
-      <c r="F9" s="61">
+      <c r="F9" s="37">
         <f t="shared" ref="F9:P9" si="0">$C$9*$D$9*F7</f>
         <v>0</v>
       </c>
-      <c r="G9" s="61">
+      <c r="G9" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H9" s="61">
+      <c r="H9" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I9" s="61">
+      <c r="I9" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J9" s="61">
+      <c r="J9" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K9" s="61">
+      <c r="K9" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L9" s="61">
+      <c r="L9" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M9" s="61">
+      <c r="M9" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N9" s="61">
+      <c r="N9" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O9" s="61">
+      <c r="O9" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="P9" s="61">
+      <c r="P9" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A10" s="62">
+    <row r="10" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A10" s="38">
         <v>2</v>
       </c>
-      <c r="B10" s="42" t="s">
+      <c r="B10" s="29" t="s">
         <v>30</v>
       </c>
-      <c r="C10" s="21"/>
-[...1 lines deleted...]
-      <c r="E10" s="61">
+      <c r="C10" s="18"/>
+      <c r="D10" s="18"/>
+      <c r="E10" s="37">
         <f>$C$10*$D$10*E7</f>
         <v>0</v>
       </c>
-      <c r="F10" s="61">
+      <c r="F10" s="37">
         <f t="shared" ref="F10:P10" si="1">$C$10*$D$10*F7</f>
         <v>0</v>
       </c>
-      <c r="G10" s="61">
+      <c r="G10" s="37">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H10" s="61">
+      <c r="H10" s="37">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I10" s="61">
+      <c r="I10" s="37">
         <f>$C$10*$D$10*I7</f>
         <v>0</v>
       </c>
-      <c r="J10" s="61">
+      <c r="J10" s="37">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K10" s="61">
+      <c r="K10" s="37">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L10" s="61">
+      <c r="L10" s="37">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M10" s="61">
+      <c r="M10" s="37">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N10" s="61">
+      <c r="N10" s="37">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O10" s="61">
+      <c r="O10" s="37">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="P10" s="61">
+      <c r="P10" s="37">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A11" s="62">
+    <row r="11" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A11" s="38">
         <v>3</v>
       </c>
-      <c r="B11" s="42" t="s">
+      <c r="B11" s="29" t="s">
         <v>31</v>
       </c>
-      <c r="C11" s="21"/>
-[...1 lines deleted...]
-      <c r="E11" s="61">
+      <c r="C11" s="18"/>
+      <c r="D11" s="18"/>
+      <c r="E11" s="37">
         <f>$C$11*$D$11*E7</f>
         <v>0</v>
       </c>
-      <c r="F11" s="61">
+      <c r="F11" s="37">
         <f t="shared" ref="F11:P11" si="2">$C$11*$D$11*F7</f>
         <v>0</v>
       </c>
-      <c r="G11" s="61">
+      <c r="G11" s="37">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="H11" s="61">
+      <c r="H11" s="37">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="I11" s="61">
+      <c r="I11" s="37">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J11" s="61">
+      <c r="J11" s="37">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K11" s="61">
+      <c r="K11" s="37">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L11" s="61">
+      <c r="L11" s="37">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="M11" s="61">
+      <c r="M11" s="37">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N11" s="61">
+      <c r="N11" s="37">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="O11" s="61">
+      <c r="O11" s="37">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P11" s="61">
+      <c r="P11" s="37">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A12" s="62">
+    <row r="12" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A12" s="38">
         <v>4</v>
       </c>
-      <c r="B12" s="42" t="s">
+      <c r="B12" s="29" t="s">
         <v>32</v>
       </c>
-      <c r="C12" s="21"/>
-[...1 lines deleted...]
-      <c r="E12" s="61">
+      <c r="C12" s="18"/>
+      <c r="D12" s="18"/>
+      <c r="E12" s="37">
         <f>$C$12*$D$12*E7</f>
         <v>0</v>
       </c>
-      <c r="F12" s="61">
+      <c r="F12" s="37">
         <f t="shared" ref="F12:P12" si="3">$C$12*$D$12*F7</f>
         <v>0</v>
       </c>
-      <c r="G12" s="61">
+      <c r="G12" s="37">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="H12" s="61">
+      <c r="H12" s="37">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="I12" s="61">
+      <c r="I12" s="37">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J12" s="61">
+      <c r="J12" s="37">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K12" s="61">
+      <c r="K12" s="37">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L12" s="61">
+      <c r="L12" s="37">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="M12" s="61">
+      <c r="M12" s="37">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="N12" s="61">
+      <c r="N12" s="37">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O12" s="61">
+      <c r="O12" s="37">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="P12" s="61">
+      <c r="P12" s="37">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A13" s="62">
+    <row r="13" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A13" s="38">
         <v>5</v>
       </c>
-      <c r="B13" s="42" t="s">
+      <c r="B13" s="29" t="s">
         <v>33</v>
       </c>
-      <c r="C13" s="21"/>
-[...1 lines deleted...]
-      <c r="E13" s="61">
+      <c r="C13" s="18"/>
+      <c r="D13" s="18"/>
+      <c r="E13" s="37">
         <f>$C$13*$D$13*E7</f>
         <v>0</v>
       </c>
-      <c r="F13" s="61">
+      <c r="F13" s="37">
         <f t="shared" ref="F13:P13" si="4">$C$13*$D$13*F7</f>
         <v>0</v>
       </c>
-      <c r="G13" s="61">
+      <c r="G13" s="37">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="H13" s="61">
+      <c r="H13" s="37">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I13" s="61">
+      <c r="I13" s="37">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="J13" s="61">
+      <c r="J13" s="37">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="K13" s="61">
+      <c r="K13" s="37">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L13" s="61">
+      <c r="L13" s="37">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M13" s="61">
+      <c r="M13" s="37">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N13" s="61">
+      <c r="N13" s="37">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="O13" s="61">
+      <c r="O13" s="37">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="P13" s="61">
+      <c r="P13" s="37">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A14" s="62">
+    <row r="14" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A14" s="38">
         <v>6</v>
       </c>
-      <c r="B14" s="42" t="s">
+      <c r="B14" s="29" t="s">
         <v>34</v>
       </c>
-      <c r="C14" s="21"/>
-[...1 lines deleted...]
-      <c r="E14" s="61">
+      <c r="C14" s="18"/>
+      <c r="D14" s="18"/>
+      <c r="E14" s="37">
         <f>$C$14*$D$14*E7</f>
         <v>0</v>
       </c>
-      <c r="F14" s="61">
+      <c r="F14" s="37">
         <f t="shared" ref="F14:O14" si="5">$C$14*$D$14*F7</f>
         <v>0</v>
       </c>
-      <c r="G14" s="61">
+      <c r="G14" s="37">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="H14" s="61">
+      <c r="H14" s="37">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="I14" s="61">
+      <c r="I14" s="37">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J14" s="61">
+      <c r="J14" s="37">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K14" s="61">
+      <c r="K14" s="37">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="L14" s="61">
+      <c r="L14" s="37">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="M14" s="61">
+      <c r="M14" s="37">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="N14" s="61">
+      <c r="N14" s="37">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O14" s="61">
+      <c r="O14" s="37">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="P14" s="61">
+      <c r="P14" s="37">
         <f>$C$14*$D$14*P7</f>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A15" s="62">
+    <row r="15" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A15" s="38">
         <v>7</v>
       </c>
-      <c r="B15" s="21"/>
-[...40 lines deleted...]
-      <c r="A16" s="62">
+      <c r="B15" s="18"/>
+      <c r="C15" s="18"/>
+      <c r="D15" s="18"/>
+      <c r="E15" s="37">
+        <f>$C$15*$D$15*E7</f>
+        <v>0</v>
+      </c>
+      <c r="F15" s="37">
+        <f>$C$15*$D$15*F7</f>
+        <v>0</v>
+      </c>
+      <c r="G15" s="37">
+        <f>$C$15*$D$15*G7</f>
+        <v>0</v>
+      </c>
+      <c r="H15" s="37">
+        <f>$C$15*$D$15*H7</f>
+        <v>0</v>
+      </c>
+      <c r="I15" s="37">
+        <f>$C$15*$D$15*I7</f>
+        <v>0</v>
+      </c>
+      <c r="J15" s="37">
+        <f>$C$15*$D$15*J7</f>
+        <v>0</v>
+      </c>
+      <c r="K15" s="37">
+        <f>$C$15*$D$15*K7</f>
+        <v>0</v>
+      </c>
+      <c r="L15" s="37">
+        <f>$C$15*$D$15*L7</f>
+        <v>0</v>
+      </c>
+      <c r="M15" s="37">
+        <f>$C$15*$D$15*M7</f>
+        <v>0</v>
+      </c>
+      <c r="N15" s="37">
+        <f>$C$15*$D$15*N7</f>
+        <v>0</v>
+      </c>
+      <c r="O15" s="37">
+        <f>$C$15*$D$15*O7</f>
+        <v>0</v>
+      </c>
+      <c r="P15" s="37">
+        <f t="shared" ref="F15:P15" si="6">$C$15*$D$15*P7</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A16" s="38">
         <v>8</v>
       </c>
-      <c r="B16" s="21"/>
-[...40 lines deleted...]
-      <c r="A17" s="62">
+      <c r="B16" s="18"/>
+      <c r="C16" s="18"/>
+      <c r="D16" s="18"/>
+      <c r="E16" s="37">
+        <f>$C$16*$D$16*E7</f>
+        <v>0</v>
+      </c>
+      <c r="F16" s="37">
+        <f>$C$16*$D$16*F7</f>
+        <v>0</v>
+      </c>
+      <c r="G16" s="37">
+        <f>$C$16*$D$16*G7</f>
+        <v>0</v>
+      </c>
+      <c r="H16" s="37">
+        <f>$C$16*$D$16*H7</f>
+        <v>0</v>
+      </c>
+      <c r="I16" s="37">
+        <f>$C$16*$D$16*I7</f>
+        <v>0</v>
+      </c>
+      <c r="J16" s="37">
+        <f>$C$16*$D$16*J7</f>
+        <v>0</v>
+      </c>
+      <c r="K16" s="37">
+        <f>$C$16*$D$16*K7</f>
+        <v>0</v>
+      </c>
+      <c r="L16" s="37">
+        <f>$C$16*$D$16*L7</f>
+        <v>0</v>
+      </c>
+      <c r="M16" s="37">
+        <f>$C$16*$D$16*M7</f>
+        <v>0</v>
+      </c>
+      <c r="N16" s="37">
+        <f>$C$16*$D$16*N7</f>
+        <v>0</v>
+      </c>
+      <c r="O16" s="37">
+        <f>$C$16*$D$16*O7</f>
+        <v>0</v>
+      </c>
+      <c r="P16" s="37">
+        <f>$C$16*$D$16*P7</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A17" s="38">
         <v>9</v>
       </c>
-      <c r="B17" s="21"/>
-[...2 lines deleted...]
-      <c r="E17" s="61">
+      <c r="B17" s="18"/>
+      <c r="C17" s="18"/>
+      <c r="D17" s="18"/>
+      <c r="E17" s="37">
         <f>$C$17*$D$17*E7</f>
         <v>0</v>
       </c>
-      <c r="F17" s="61">
-[...45 lines deleted...]
-      <c r="A18" s="62">
+      <c r="F17" s="37">
+        <f>$C$17*$D$17*F7</f>
+        <v>0</v>
+      </c>
+      <c r="G17" s="37">
+        <f>$C$17*$D$17*G7</f>
+        <v>0</v>
+      </c>
+      <c r="H17" s="37">
+        <f>$C$17*$D$17*H7</f>
+        <v>0</v>
+      </c>
+      <c r="I17" s="37">
+        <f>$C$17*$D$17*I7</f>
+        <v>0</v>
+      </c>
+      <c r="J17" s="37">
+        <f>$C$17*$D$17*J7</f>
+        <v>0</v>
+      </c>
+      <c r="K17" s="37">
+        <f>$C$17*$D$17*K7</f>
+        <v>0</v>
+      </c>
+      <c r="L17" s="37">
+        <f>$C$17*$D$17*L7</f>
+        <v>0</v>
+      </c>
+      <c r="M17" s="37">
+        <f>$C$17*$D$17*M7</f>
+        <v>0</v>
+      </c>
+      <c r="N17" s="37">
+        <f>$C$17*$D$17*N7</f>
+        <v>0</v>
+      </c>
+      <c r="O17" s="37">
+        <f>$C$17*$D$17*O7</f>
+        <v>0</v>
+      </c>
+      <c r="P17" s="37">
+        <f>$C$17*$D$17*P7</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A18" s="38">
         <v>10</v>
       </c>
-      <c r="B18" s="21"/>
-[...10 lines deleted...]
-      <c r="G18" s="61">
+      <c r="B18" s="18"/>
+      <c r="C18" s="18"/>
+      <c r="D18" s="18"/>
+      <c r="E18" s="37">
+        <f>$C$18*$D$18*E7</f>
+        <v>0</v>
+      </c>
+      <c r="F18" s="37">
+        <f>$C$18*$D$18*F7</f>
+        <v>0</v>
+      </c>
+      <c r="G18" s="37">
+        <f>$C$18*$D$18*G7</f>
+        <v>0</v>
+      </c>
+      <c r="H18" s="37">
+        <f>$C$18*$D$18*H7</f>
+        <v>0</v>
+      </c>
+      <c r="I18" s="37">
+        <f>$C$18*$D$18*I7</f>
+        <v>0</v>
+      </c>
+      <c r="J18" s="37">
+        <f>$C$18*$D$18*J7</f>
+        <v>0</v>
+      </c>
+      <c r="K18" s="37">
+        <f>$C$18*$D$18*K7</f>
+        <v>0</v>
+      </c>
+      <c r="L18" s="37">
+        <f>$C$18*$D$18*L7</f>
+        <v>0</v>
+      </c>
+      <c r="M18" s="37">
+        <f>$C$18*$D$18*M7</f>
+        <v>0</v>
+      </c>
+      <c r="N18" s="37">
+        <f>$C$18*$D$18*N7</f>
+        <v>0</v>
+      </c>
+      <c r="O18" s="37">
+        <f>$C$18*$D$18*O7</f>
+        <v>0</v>
+      </c>
+      <c r="P18" s="37">
+        <f>$C$18*$D$18*P7</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A19" s="51" t="s">
+        <v>35</v>
+      </c>
+      <c r="B19" s="52"/>
+      <c r="C19" s="52"/>
+      <c r="D19" s="53"/>
+      <c r="E19" s="35">
+        <f>SUM(E9:E18)</f>
+        <v>0</v>
+      </c>
+      <c r="F19" s="35">
+        <f>SUM(F9:F18)</f>
+        <v>0</v>
+      </c>
+      <c r="G19" s="35">
+        <f>SUM(G9:G18)</f>
+        <v>0</v>
+      </c>
+      <c r="H19" s="35">
+        <f>SUM(H9:H18)</f>
+        <v>0</v>
+      </c>
+      <c r="I19" s="35">
+        <f>SUM(I9:I18)</f>
+        <v>0</v>
+      </c>
+      <c r="J19" s="35">
+        <f>SUM(J9:J18)</f>
+        <v>0</v>
+      </c>
+      <c r="K19" s="35">
+        <f t="shared" ref="F19:P19" si="7">SUM(K9:K18)</f>
+        <v>0</v>
+      </c>
+      <c r="L19" s="35">
+        <f>SUM(L9:L18)</f>
+        <v>0</v>
+      </c>
+      <c r="M19" s="35">
+        <f>SUM(M9:M18)</f>
+        <v>0</v>
+      </c>
+      <c r="N19" s="35">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="H18" s="61">
-[...96 lines deleted...]
-      <c r="A22" s="51" t="s">
+      <c r="O19" s="35">
+        <f>SUM(O9:O18)</f>
+        <v>0</v>
+      </c>
+      <c r="P19" s="35">
+        <f>SUM(P9:P18)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A20" s="36"/>
+    </row>
+    <row r="22" spans="1:16" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A22" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="B22" s="52"/>
-[...2 lines deleted...]
-      <c r="E22" s="48" t="s">
+      <c r="B22" s="55"/>
+      <c r="C22" s="55"/>
+      <c r="D22" s="56"/>
+      <c r="E22" s="34" t="s">
         <v>17</v>
       </c>
-      <c r="F22" s="48" t="s">
+      <c r="F22" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="G22" s="48" t="s">
+      <c r="G22" s="34" t="s">
         <v>19</v>
       </c>
-      <c r="H22" s="48" t="s">
+      <c r="H22" s="34" t="s">
         <v>20</v>
       </c>
-      <c r="I22" s="48" t="s">
+      <c r="I22" s="34" t="s">
         <v>21</v>
       </c>
-      <c r="J22" s="48" t="s">
+      <c r="J22" s="34" t="s">
         <v>22</v>
       </c>
-      <c r="K22" s="48" t="s">
+      <c r="K22" s="34" t="s">
         <v>23</v>
       </c>
-      <c r="L22" s="48" t="s">
+      <c r="L22" s="34" t="s">
         <v>24</v>
       </c>
-      <c r="M22" s="48" t="s">
+      <c r="M22" s="34" t="s">
         <v>25</v>
       </c>
-      <c r="N22" s="48" t="s">
+      <c r="N22" s="34" t="s">
         <v>26</v>
       </c>
-      <c r="O22" s="48" t="s">
+      <c r="O22" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="P22" s="48" t="s">
+      <c r="P22" s="34" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="23" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A23" s="54" t="s">
+    <row r="23" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A23" s="60" t="s">
         <v>37</v>
       </c>
-      <c r="B23" s="55"/>
-[...16 lines deleted...]
-      <c r="A24" s="54" t="s">
+      <c r="B23" s="61"/>
+      <c r="C23" s="61"/>
+      <c r="D23" s="62"/>
+      <c r="E23" s="20"/>
+      <c r="F23" s="20"/>
+      <c r="G23" s="20"/>
+      <c r="H23" s="20"/>
+      <c r="I23" s="20"/>
+      <c r="J23" s="20"/>
+      <c r="K23" s="20"/>
+      <c r="L23" s="20"/>
+      <c r="M23" s="20"/>
+      <c r="N23" s="20"/>
+      <c r="O23" s="20"/>
+      <c r="P23" s="20"/>
+    </row>
+    <row r="24" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A24" s="60" t="s">
         <v>38</v>
       </c>
-      <c r="B24" s="55"/>
-[...16 lines deleted...]
-      <c r="A25" s="54" t="s">
+      <c r="B24" s="61"/>
+      <c r="C24" s="61"/>
+      <c r="D24" s="62"/>
+      <c r="E24" s="20"/>
+      <c r="F24" s="20"/>
+      <c r="G24" s="20"/>
+      <c r="H24" s="20"/>
+      <c r="I24" s="20"/>
+      <c r="J24" s="20"/>
+      <c r="K24" s="20"/>
+      <c r="L24" s="20"/>
+      <c r="M24" s="20"/>
+      <c r="N24" s="20"/>
+      <c r="O24" s="20"/>
+      <c r="P24" s="20"/>
+    </row>
+    <row r="25" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A25" s="60" t="s">
         <v>39</v>
       </c>
-      <c r="B25" s="55"/>
-[...16 lines deleted...]
-      <c r="A26" s="54" t="s">
+      <c r="B25" s="61"/>
+      <c r="C25" s="61"/>
+      <c r="D25" s="62"/>
+      <c r="E25" s="20"/>
+      <c r="F25" s="20"/>
+      <c r="G25" s="20"/>
+      <c r="H25" s="20"/>
+      <c r="I25" s="20"/>
+      <c r="J25" s="20"/>
+      <c r="K25" s="20"/>
+      <c r="L25" s="20"/>
+      <c r="M25" s="20"/>
+      <c r="N25" s="20"/>
+      <c r="O25" s="20"/>
+      <c r="P25" s="20"/>
+    </row>
+    <row r="26" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A26" s="60" t="s">
         <v>40</v>
       </c>
-      <c r="B26" s="55"/>
-[...16 lines deleted...]
-      <c r="A27" s="54" t="s">
+      <c r="B26" s="61"/>
+      <c r="C26" s="61"/>
+      <c r="D26" s="62"/>
+      <c r="E26" s="20"/>
+      <c r="F26" s="20"/>
+      <c r="G26" s="20"/>
+      <c r="H26" s="20"/>
+      <c r="I26" s="20"/>
+      <c r="J26" s="20"/>
+      <c r="K26" s="20"/>
+      <c r="L26" s="20"/>
+      <c r="M26" s="20"/>
+      <c r="N26" s="20"/>
+      <c r="O26" s="20"/>
+      <c r="P26" s="20"/>
+    </row>
+    <row r="27" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A27" s="60" t="s">
         <v>41</v>
       </c>
-      <c r="B27" s="55"/>
-[...34 lines deleted...]
-      <c r="A29" s="49" t="s">
+      <c r="B27" s="61"/>
+      <c r="C27" s="61"/>
+      <c r="D27" s="62"/>
+      <c r="E27" s="20"/>
+      <c r="F27" s="20"/>
+      <c r="G27" s="20"/>
+      <c r="H27" s="20"/>
+      <c r="I27" s="20"/>
+      <c r="J27" s="20"/>
+      <c r="K27" s="20"/>
+      <c r="L27" s="20"/>
+      <c r="M27" s="20"/>
+      <c r="N27" s="20"/>
+      <c r="O27" s="20"/>
+      <c r="P27" s="20"/>
+    </row>
+    <row r="28" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A28" s="63"/>
+      <c r="B28" s="49"/>
+      <c r="C28" s="49"/>
+      <c r="D28" s="64"/>
+      <c r="E28" s="20"/>
+      <c r="F28" s="20"/>
+      <c r="G28" s="20"/>
+      <c r="H28" s="20"/>
+      <c r="I28" s="20"/>
+      <c r="J28" s="20"/>
+      <c r="K28" s="20"/>
+      <c r="L28" s="20"/>
+      <c r="M28" s="20"/>
+      <c r="N28" s="20"/>
+      <c r="O28" s="20"/>
+      <c r="P28" s="20"/>
+    </row>
+    <row r="29" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A29" s="50" t="s">
         <v>58</v>
       </c>
-      <c r="B29" s="49"/>
-[...2 lines deleted...]
-      <c r="E29" s="50">
+      <c r="B29" s="50"/>
+      <c r="C29" s="50"/>
+      <c r="D29" s="50"/>
+      <c r="E29" s="35">
         <f>SUM(E23:E28)</f>
         <v>0</v>
       </c>
-      <c r="F29" s="50">
-[...45 lines deleted...]
-      <c r="A32" s="51" t="s">
+      <c r="F29" s="35">
+        <f>SUM(F23:F28)</f>
+        <v>0</v>
+      </c>
+      <c r="G29" s="35">
+        <f>SUM(G23:G28)</f>
+        <v>0</v>
+      </c>
+      <c r="H29" s="35">
+        <f t="shared" ref="F29:P29" si="8">SUM(H23:H28)</f>
+        <v>0</v>
+      </c>
+      <c r="I29" s="35">
+        <f>SUM(I23:I28)</f>
+        <v>0</v>
+      </c>
+      <c r="J29" s="35">
+        <f>SUM(J23:J28)</f>
+        <v>0</v>
+      </c>
+      <c r="K29" s="35">
+        <f>SUM(K23:K28)</f>
+        <v>0</v>
+      </c>
+      <c r="L29" s="35">
+        <f>SUM(L23:L28)</f>
+        <v>0</v>
+      </c>
+      <c r="M29" s="35">
+        <f>SUM(M23:M28)</f>
+        <v>0</v>
+      </c>
+      <c r="N29" s="35">
+        <f>SUM(N23:N28)</f>
+        <v>0</v>
+      </c>
+      <c r="O29" s="35">
+        <f>SUM(O23:O28)</f>
+        <v>0</v>
+      </c>
+      <c r="P29" s="35">
+        <f>SUM(P23:P28)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A32" s="54" t="s">
         <v>42</v>
       </c>
-      <c r="B32" s="52"/>
-[...4 lines deleted...]
-      <c r="A33" s="32" t="s">
+      <c r="B32" s="55"/>
+      <c r="C32" s="55"/>
+      <c r="D32" s="56"/>
+    </row>
+    <row r="33" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A33" s="23" t="s">
         <v>45</v>
       </c>
-      <c r="B33" s="28"/>
-[...4 lines deleted...]
-      <c r="A34" s="32" t="s">
+      <c r="B33" s="65"/>
+      <c r="C33" s="65"/>
+      <c r="D33" s="65"/>
+    </row>
+    <row r="34" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A34" s="23" t="s">
         <v>46</v>
       </c>
-      <c r="B34" s="28"/>
-[...4 lines deleted...]
-      <c r="A35" s="32" t="s">
+      <c r="B34" s="65"/>
+      <c r="C34" s="65"/>
+      <c r="D34" s="65"/>
+    </row>
+    <row r="35" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A35" s="23" t="s">
         <v>47</v>
       </c>
-      <c r="B35" s="28"/>
-[...7 lines deleted...]
-      <c r="A39" s="46" t="s">
+      <c r="B35" s="65"/>
+      <c r="C35" s="65"/>
+      <c r="D35" s="65"/>
+    </row>
+    <row r="38" spans="1:12" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="E38" s="31"/>
+    </row>
+    <row r="39" spans="1:12" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A39" s="32" t="s">
         <v>52</v>
       </c>
-      <c r="B39" s="32"/>
-[...6 lines deleted...]
-      <c r="A40" s="48" t="s">
+      <c r="B39" s="23"/>
+      <c r="C39" s="23"/>
+      <c r="D39" s="23"/>
+      <c r="E39" s="33"/>
+      <c r="F39" s="23"/>
+    </row>
+    <row r="40" spans="1:12" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A40" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="B40" s="48" t="s">
+      <c r="B40" s="34" t="s">
         <v>48</v>
       </c>
-      <c r="C40" s="48" t="s">
+      <c r="C40" s="34" t="s">
         <v>49</v>
       </c>
-      <c r="D40" s="48" t="s">
+      <c r="D40" s="34" t="s">
         <v>50</v>
       </c>
-      <c r="E40" s="48" t="s">
+      <c r="E40" s="34" t="s">
         <v>55</v>
       </c>
-      <c r="F40" s="48" t="s">
+      <c r="F40" s="34" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="41" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A41" s="42">
+    <row r="41" spans="1:12" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A41" s="29">
         <v>1</v>
       </c>
-      <c r="B41" s="43" t="s">
+      <c r="B41" s="29" t="s">
         <v>57</v>
       </c>
-      <c r="C41" s="42" t="s">
+      <c r="C41" s="29" t="s">
         <v>54</v>
       </c>
-      <c r="D41" s="44">
+      <c r="D41" s="30">
         <v>2</v>
       </c>
       <c r="E41" s="4"/>
-      <c r="F41" s="41">
+      <c r="F41" s="28">
         <f>D41*E41</f>
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A42" s="42">
+    <row r="42" spans="1:12" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A42" s="29">
         <v>2</v>
       </c>
-      <c r="B42" s="43" t="s">
+      <c r="B42" s="29" t="s">
         <v>56</v>
       </c>
-      <c r="C42" s="42" t="s">
+      <c r="C42" s="29" t="s">
         <v>54</v>
       </c>
-      <c r="D42" s="44">
+      <c r="D42" s="30">
         <v>1</v>
       </c>
       <c r="E42" s="5"/>
-      <c r="F42" s="41">
+      <c r="F42" s="28">
         <f>D42*E42</f>
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E44" s="33" t="s">
+    <row r="43" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="21"/>
+      <c r="B43" s="21"/>
+      <c r="C43" s="21"/>
+      <c r="D43" s="21"/>
+      <c r="E43" s="21"/>
+      <c r="F43" s="22"/>
+    </row>
+    <row r="44" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A44" s="23"/>
+      <c r="B44" s="23"/>
+      <c r="C44" s="23"/>
+      <c r="D44" s="23"/>
+      <c r="E44" s="24" t="s">
         <v>53</v>
       </c>
-      <c r="F44" s="34">
+      <c r="F44" s="25">
         <f>SUM(F41:F42)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:12" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="G46" s="36" t="s">
+    <row r="45" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="H45" s="26"/>
+    </row>
+    <row r="46" spans="1:12" ht="19.8" x14ac:dyDescent="0.4">
+      <c r="G46" s="66" t="s">
         <v>43</v>
       </c>
-      <c r="H46" s="37"/>
-      <c r="I46" s="38" cm="1">
+      <c r="H46" s="67"/>
+      <c r="I46" s="68" cm="1">
         <f t="array" ref="I46">SUM(E19:P19+F44)</f>
         <v>0</v>
       </c>
-      <c r="J46" s="38"/>
-[...1 lines deleted...]
-      <c r="L46" s="39" t="s">
+      <c r="J46" s="68"/>
+      <c r="K46" s="68"/>
+      <c r="L46" s="27" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="47" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="G47" s="40" t="s">
+    <row r="47" spans="1:12" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="G47" s="59" t="s">
         <v>59</v>
       </c>
-      <c r="H47" s="40"/>
-[...2 lines deleted...]
-      <c r="K47" s="40"/>
+      <c r="H47" s="59"/>
+      <c r="I47" s="59"/>
+      <c r="J47" s="59"/>
+      <c r="K47" s="59"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="K/ZGIWVrYMOV2rSBp86Hgz6IcbC7ne5OssK9ziIcm7sm6fWIsSjN81rWohKlqnL8qaMk8PnbAW6MbNOpUoF++A==" saltValue="wlsuUiiNBRsLnVi1yJm6kw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="+t4SW1uIGzTwG3LvOisfuLxuo8JnXLZOXeZTXfdA3EJ6VWckcMjHIE9gTtb/nvYgvH/rXe5fiDVyf9L0OTB4hA==" saltValue="e76WkeWnb9JXIhdKzEiX4g==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="19">
-    <mergeCell ref="B4:E4"/>
-[...3 lines deleted...]
-    <mergeCell ref="A22:D22"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="G47:K47"/>
     <mergeCell ref="A23:D23"/>
     <mergeCell ref="A24:D24"/>
     <mergeCell ref="A25:D25"/>
     <mergeCell ref="A26:D26"/>
     <mergeCell ref="A27:D27"/>
     <mergeCell ref="A28:D28"/>
     <mergeCell ref="B35:D35"/>
     <mergeCell ref="A32:D32"/>
     <mergeCell ref="B33:D33"/>
     <mergeCell ref="B34:D34"/>
     <mergeCell ref="G46:H46"/>
     <mergeCell ref="I46:K46"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="A7:D7"/>
+    <mergeCell ref="A19:D19"/>
+    <mergeCell ref="A29:D29"/>
+    <mergeCell ref="A22:D22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="61" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Status xmlns="7b30663e-59da-42e5-89d7-0817f3a568b0" xsi:nil="true"/>
+    <AssignedTo xmlns="7b30663e-59da-42e5-89d7-0817f3a568b0">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </AssignedTo>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="7b30663e-59da-42e5-89d7-0817f3a568b0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="b4cf1925-43be-43a0-aa27-6da04dfe01c4" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007574EC9903E35F4DA65D71F4CF41F23C" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7a9ae22f6289f25d2eebb1c3c8573f7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7b30663e-59da-42e5-89d7-0817f3a568b0" xmlns:ns3="b4cf1925-43be-43a0-aa27-6da04dfe01c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2e638e3cc02e0707893294095f9e4a16" ns2:_="" ns3:_="">
     <xsd:import namespace="7b30663e-59da-42e5-89d7-0817f3a568b0"/>
     <xsd:import namespace="b4cf1925-43be-43a0-aa27-6da04dfe01c4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:Status" minOccurs="0"/>
                 <xsd:element ref="ns2:AssignedTo" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
@@ -2820,118 +2886,90 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...26 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70F19E6A-5A42-4362-B6C8-FD778ED8DA98}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54C55EDB-8F0B-4FF1-9D71-AFB0F4A19758}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C5CA510B-FE99-4BDB-B215-4742D216616D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="b4cf1925-43be-43a0-aa27-6da04dfe01c4"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="7b30663e-59da-42e5-89d7-0817f3a568b0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54C55EDB-8F0B-4FF1-9D71-AFB0F4A19758}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70F19E6A-5A42-4362-B6C8-FD778ED8DA98}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="7b30663e-59da-42e5-89d7-0817f3a568b0"/>
+    <ds:schemaRef ds:uri="b4cf1925-43be-43a0-aa27-6da04dfe01c4"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>